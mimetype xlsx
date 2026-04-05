--- v0 (2026-04-04)
+++ v1 (2026-04-05)
@@ -915,51 +915,55 @@
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F2" s="0"/>
+      <c r="F2" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -1289,51 +1293,55 @@
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F3" s="0"/>
+      <c r="F3" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -1667,51 +1675,55 @@
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F4" s="0"/>
+      <c r="F4" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -2041,51 +2053,55 @@
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F5" s="0"/>
+      <c r="F5" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -2419,51 +2435,55 @@
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F6" s="0"/>
+      <c r="F6" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -2793,51 +2813,55 @@
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F7" s="0"/>
+      <c r="F7" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -3167,51 +3191,55 @@
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F8" s="0"/>
+      <c r="F8" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -3549,51 +3577,55 @@
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F9" s="0"/>
+      <c r="F9" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -3927,51 +3959,55 @@
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F10" s="0"/>
+      <c r="F10" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -4301,51 +4337,55 @@
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -4679,51 +4719,55 @@
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F12" s="0"/>
+      <c r="F12" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -5057,51 +5101,55 @@
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F13" s="0"/>
+      <c r="F13" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -5431,51 +5479,55 @@
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F14" s="0"/>
+      <c r="F14" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -5809,51 +5861,55 @@
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F15" s="0"/>
+      <c r="F15" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -6187,51 +6243,55 @@
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F16" s="0"/>
+      <c r="F16" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -6569,51 +6629,55 @@
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F17" s="0"/>
+      <c r="F17" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -6943,51 +7007,55 @@
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F18" s="0"/>
+      <c r="F18" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -7317,51 +7385,55 @@
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F19" s="0"/>
+      <c r="F19" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -7695,51 +7767,55 @@
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F20" s="0"/>
+      <c r="F20" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -8069,51 +8145,55 @@
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F21" s="0"/>
+      <c r="F21" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -8447,51 +8527,55 @@
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F22" s="0"/>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -8821,51 +8905,55 @@
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F23" s="0"/>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -9195,51 +9283,55 @@
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -9577,51 +9669,55 @@
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F25" s="0"/>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -9955,51 +10051,55 @@
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F26" s="0"/>
+      <c r="F26" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -10329,51 +10429,55 @@
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F27" s="0"/>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -10703,51 +10807,55 @@
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F28" s="0"/>
+      <c r="F28" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -11081,51 +11189,55 @@
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F29" s="0"/>
+      <c r="F29" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -11459,51 +11571,55 @@
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F30" s="0"/>
+      <c r="F30" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -11833,51 +11949,55 @@
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F31" s="0"/>
+      <c r="F31" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -12211,51 +12331,55 @@
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F32" s="0"/>
+      <c r="F32" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -12589,51 +12713,55 @@
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F33" s="0"/>
+      <c r="F33" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -12963,51 +13091,55 @@
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F34" s="0"/>
+      <c r="F34" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -13337,51 +13469,55 @@
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F35" s="0"/>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -13715,51 +13851,55 @@
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F36" s="0"/>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -14089,51 +14229,55 @@
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F37" s="0"/>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -14467,51 +14611,55 @@
       <c r="A38" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F38" s="0"/>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -14841,51 +14989,55 @@
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F39" s="0"/>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -15215,51 +15367,55 @@
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F40" s="0"/>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -15597,51 +15753,55 @@
       <c r="A41" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F41" s="0"/>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -15975,51 +16135,55 @@
       <c r="A42" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F42" s="0"/>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -16349,51 +16513,55 @@
       <c r="A43" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F43" s="0"/>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -16723,51 +16891,55 @@
       <c r="A44" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F44" s="0"/>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -17101,51 +17273,55 @@
       <c r="A45" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F45" s="0"/>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -17479,51 +17655,55 @@
       <c r="A46" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F46" s="0"/>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -17853,51 +18033,55 @@
       <c r="A47" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F47" s="0"/>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -18231,51 +18415,55 @@
       <c r="A48" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F48" s="0"/>
+      <c r="F48" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -18609,51 +18797,55 @@
       <c r="A49" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F49" s="0"/>
+      <c r="F49" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -18983,51 +19175,55 @@
       <c r="A50" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F50" s="0"/>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -19357,51 +19553,55 @@
       <c r="A51" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F51" s="0"/>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -19735,51 +19935,55 @@
       <c r="A52" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F52" s="0"/>
+      <c r="F52" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -20109,51 +20313,55 @@
       <c r="A53" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F53" s="0"/>
+      <c r="F53" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -20487,51 +20695,55 @@
       <c r="A54" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F54" s="0"/>
+      <c r="F54" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -20861,51 +21073,55 @@
       <c r="A55" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F55" s="0"/>
+      <c r="F55" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -21235,51 +21451,55 @@
       <c r="A56" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F56" s="0"/>
+      <c r="F56" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -21617,51 +21837,55 @@
       <c r="A57" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F57" s="0"/>
+      <c r="F57" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -21995,51 +22219,55 @@
       <c r="A58" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F58" s="0"/>
+      <c r="F58" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -22369,51 +22597,55 @@
       <c r="A59" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F59" s="0"/>
+      <c r="F59" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -22743,51 +22975,55 @@
       <c r="A60" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F60" s="0"/>
+      <c r="F60" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -23121,51 +23357,55 @@
       <c r="A61" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F61" s="0"/>
+      <c r="F61" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -23499,51 +23739,55 @@
       <c r="A62" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F62" s="0"/>
+      <c r="F62" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -23873,51 +24117,55 @@
       <c r="A63" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F63" s="0"/>
+      <c r="F63" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -24251,51 +24499,55 @@
       <c r="A64" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F64" s="0"/>
+      <c r="F64" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
@@ -24629,51 +24881,55 @@
       <c r="A65" s="0" t="inlineStr">
         <is>
           <t>689</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>サラエボ旅行案内 : 史上初の戦場都市ガイド</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>Sarajevo survival guide</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>サラエボ リョコウ アンナイ</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>FAMA 編; P3 art and environment 訳</t>
         </is>
       </c>
-      <c r="F65" s="0"/>
+      <c r="F65" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002369982-00</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>