--- v0 (2026-04-04)
+++ v1 (2026-04-06)
@@ -911,51 +911,55 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>2651</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>りんごの村</t>
         </is>
       </c>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>リンゴ ノ ムラ</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>小出正吾 文; 河野鷹思 絵</t>
         </is>
       </c>
-      <c r="F2" s="0"/>
+      <c r="F2" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>https://ndlsearch.ndl.go.jp/books/R100000002-I033226662</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
@@ -1289,51 +1293,55 @@
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>2651</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>りんごの村</t>
         </is>
       </c>
       <c r="C3" s="0"/>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>リンゴ ノ ムラ</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>小出正吾 文; 河野鷹思 絵</t>
         </is>
       </c>
-      <c r="F3" s="0"/>
+      <c r="F3" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>https://ndlsearch.ndl.go.jp/books/R100000002-I033226662</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
@@ -1663,51 +1671,55 @@
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>2651</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>りんごの村</t>
         </is>
       </c>
       <c r="C4" s="0"/>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>リンゴ ノ ムラ</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>小出正吾 文; 河野鷹思 絵</t>
         </is>
       </c>
-      <c r="F4" s="0"/>
+      <c r="F4" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>https://ndlsearch.ndl.go.jp/books/R100000002-I033226662</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
@@ -2037,51 +2049,55 @@
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>2651</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>りんごの村</t>
         </is>
       </c>
       <c r="C5" s="0"/>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>リンゴ ノ ムラ</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>小出正吾 文; 河野鷹思 絵</t>
         </is>
       </c>
-      <c r="F5" s="0"/>
+      <c r="F5" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>https://ndlsearch.ndl.go.jp/books/R100000002-I033226662</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
@@ -2411,51 +2427,55 @@
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>2651</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>りんごの村</t>
         </is>
       </c>
       <c r="C6" s="0"/>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>リンゴ ノ ムラ</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>小出正吾 文; 河野鷹思 絵</t>
         </is>
       </c>
-      <c r="F6" s="0"/>
+      <c r="F6" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>https://ndlsearch.ndl.go.jp/books/R100000002-I033226662</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
@@ -2785,51 +2805,55 @@
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>2651</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>りんごの村</t>
         </is>
       </c>
       <c r="C7" s="0"/>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>リンゴ ノ ムラ</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>小出正吾 文; 河野鷹思 絵</t>
         </is>
       </c>
-      <c r="F7" s="0"/>
+      <c r="F7" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>https://ndlsearch.ndl.go.jp/books/R100000002-I033226662</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>