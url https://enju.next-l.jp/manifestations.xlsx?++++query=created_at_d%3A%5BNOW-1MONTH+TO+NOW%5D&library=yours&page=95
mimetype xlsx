--- v0 (2026-04-04)
+++ v1 (2026-04-05)
@@ -915,51 +915,55 @@
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>大学英語の総合的アプローチ = ENGLISH FIRST BASIC</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>ENGLISH FIRST BASIC</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>ダイガク エイゴ ノ ソウゴウテキ アプローチ</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Robert Hickling, 臼倉美里 著</t>
         </is>
       </c>
-      <c r="F2" s="0"/>
+      <c r="F2" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I025110766-00</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
@@ -1130,51 +1134,51 @@
           <t/>
         </is>
       </c>
       <c r="BC2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BD2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BE2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BF2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG2" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>false</t>
         </is>
       </c>
       <c r="BH2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI2" s="0" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="BJ2" s="0" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="BK2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BL2" s="0" t="inlineStr">
         <is>
           <t>2022-11-10 12:25:38 +0900</t>
@@ -1297,51 +1301,55 @@
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>凍りのくじら</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>コオリ ノ クジラ</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>辻村深月 [著]</t>
         </is>
       </c>
-      <c r="F3" s="0"/>
+      <c r="F3" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000009803786-00</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
@@ -1699,51 +1707,55 @@
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>凍りのくじら</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>コオリ ノ クジラ</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>辻村深月 [著]</t>
         </is>
       </c>
-      <c r="F4" s="0"/>
+      <c r="F4" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000009803786-00</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
@@ -2101,51 +2113,55 @@
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>凍りのくじら</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>コオリ ノ クジラ</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>辻村深月 [著]</t>
         </is>
       </c>
-      <c r="F5" s="0"/>
+      <c r="F5" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000009803786-00</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
@@ -2503,51 +2519,55 @@
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>凍りのくじら</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>コオリ ノ クジラ</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>辻村深月 [著]</t>
         </is>
       </c>
-      <c r="F6" s="0"/>
+      <c r="F6" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000009803786-00</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
@@ -2905,51 +2925,55 @@
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>図書館の問題利用者 : 前向きに対応するためのハンドブック</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Patron behavior in libraries</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>トショカン ノ モンダイ リヨウシャ : マエムキ ニ タイオウスル タメノ ハンドブック</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>ベス・マクニール, デニス・ジョンソン 編; 中野捷三 訳</t>
         </is>
       </c>
-      <c r="F7" s="0"/>
+      <c r="F7" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000007320937-00</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
@@ -3279,51 +3303,55 @@
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>学校経営と学校図書館</t>
         </is>
       </c>
       <c r="C8" s="0"/>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>ガッコウ ケイエイ ト ガッコウ トショカン</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="F8" s="0"/>
+      <c r="F8" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I030228664-00</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
@@ -3661,51 +3689,55 @@
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>21世紀を生きる学習者のための活動基準</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Standards for the 21st-century learner in action</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>21セイキ オ イキル ガクシュウシャ ノ タメ ノ カツドウ キジュン</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>アメリカ・スクール・ライブラリアン協会 編; 全国SLA海外資料委員会 訳; 渡辺信一, 平久江祐司, 柳勝文 監訳</t>
         </is>
       </c>
-      <c r="F9" s="0"/>
+      <c r="F9" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000011187973-00</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
@@ -4067,51 +4099,55 @@
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>なにかおもしろい本な～い : 司書のいる学校図書館</t>
         </is>
       </c>
       <c r="C10" s="0"/>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>ナニカ オモシロイ ホン ナーイ</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>学校図書館問題研究会 編著</t>
         </is>
       </c>
-      <c r="F10" s="0"/>
+      <c r="F10" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002187343-00</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t>1991</t>
         </is>
       </c>
@@ -4278,51 +4314,51 @@
           <t/>
         </is>
       </c>
       <c r="BC10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BD10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BE10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BF10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BG10" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>false</t>
         </is>
       </c>
       <c r="BH10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BI10" s="0" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="BJ10" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="BK10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="BL10" s="0" t="inlineStr">
         <is>
           <t>2022-11-09 13:24:16 +0900</t>
@@ -4449,51 +4485,55 @@
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>イェルサレムのアイヒマン : 悪の陳腐さについての報告</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>Eichmann in Jerusalem</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>イェルサレム ノ アイヒマン</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>ハンナ・アーレント [著]; 大久保和郎 訳</t>
         </is>
       </c>
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002351407-00</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>