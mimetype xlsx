--- v0 (2026-04-04)
+++ v1 (2026-04-05)
@@ -911,51 +911,55 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F2" s="0"/>
+      <c r="F2" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -1281,51 +1285,55 @@
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C3" s="0"/>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F3" s="0"/>
+      <c r="F3" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -1651,51 +1659,55 @@
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C4" s="0"/>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F4" s="0"/>
+      <c r="F4" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -2021,51 +2033,55 @@
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C5" s="0"/>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F5" s="0"/>
+      <c r="F5" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -2391,51 +2407,55 @@
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C6" s="0"/>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F6" s="0"/>
+      <c r="F6" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -2765,51 +2785,55 @@
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C7" s="0"/>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F7" s="0"/>
+      <c r="F7" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -3139,51 +3163,55 @@
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C8" s="0"/>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F8" s="0"/>
+      <c r="F8" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K8" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -3509,51 +3537,55 @@
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F9" s="0"/>
+      <c r="F9" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -3879,51 +3911,55 @@
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C10" s="0"/>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F10" s="0"/>
+      <c r="F10" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -4249,51 +4285,55 @@
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C11" s="0"/>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -4619,51 +4659,55 @@
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C12" s="0"/>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F12" s="0"/>
+      <c r="F12" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -4989,51 +5033,55 @@
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C13" s="0"/>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F13" s="0"/>
+      <c r="F13" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -5363,51 +5411,55 @@
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C14" s="0"/>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F14" s="0"/>
+      <c r="F14" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -5737,51 +5789,55 @@
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C15" s="0"/>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F15" s="0"/>
+      <c r="F15" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -6107,51 +6163,55 @@
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C16" s="0"/>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F16" s="0"/>
+      <c r="F16" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -6477,51 +6537,55 @@
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C17" s="0"/>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F17" s="0"/>
+      <c r="F17" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -6847,51 +6911,55 @@
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C18" s="0"/>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F18" s="0"/>
+      <c r="F18" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -7217,51 +7285,55 @@
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C19" s="0"/>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F19" s="0"/>
+      <c r="F19" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -7587,51 +7659,55 @@
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C20" s="0"/>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F20" s="0"/>
+      <c r="F20" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -7961,51 +8037,55 @@
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C21" s="0"/>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F21" s="0"/>
+      <c r="F21" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -8335,51 +8415,55 @@
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C22" s="0"/>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F22" s="0"/>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -8705,51 +8789,55 @@
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C23" s="0"/>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F23" s="0"/>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -9075,51 +9163,55 @@
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C24" s="0"/>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -9445,51 +9537,55 @@
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C25" s="0"/>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F25" s="0"/>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -9815,51 +9911,55 @@
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C26" s="0"/>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F26" s="0"/>
+      <c r="F26" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -10185,51 +10285,55 @@
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C27" s="0"/>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F27" s="0"/>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -10559,51 +10663,55 @@
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C28" s="0"/>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F28" s="0"/>
+      <c r="F28" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
@@ -10933,51 +11041,55 @@
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>688</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー・ノート</t>
         </is>
       </c>
       <c r="C29" s="0"/>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>バイオテクノロジー ノート</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>山口彦之 著</t>
         </is>
       </c>
-      <c r="F29" s="0"/>
+      <c r="F29" s="0" t="inlineStr">
+        <is>
+          <t>false</t>
+        </is>
+      </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>http://iss.ndl.go.jp/books/R100000002-I000002594798-00</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>